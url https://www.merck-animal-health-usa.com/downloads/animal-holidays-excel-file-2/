--- v0 (2026-05-03)
+++ v1 (2026-08-27)
@@ -6,87 +6,87 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="26731"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://mydrive.merck.com/personal/slawsonj_merck_com/Documents/Retail Team Digital Toolbox/Social Media Posts &amp; Images/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://mydrive.merck.com/personal/slawsonj_merck_com/Documents/Retail Team Digital Toolbox/Product Images &amp; Info for eComm Set-up/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{4BBA9685-B3B1-405F-9B97-FF023A51B09D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{CF16FD9C-D2ED-4D25-B41E-8D08D1BD4125}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="384" yWindow="384" windowWidth="23040" windowHeight="12120" xr2:uid="{78DC2753-E80C-4203-9A93-23473606359E}"/>
+    <workbookView xWindow="16188" yWindow="684" windowWidth="13896" windowHeight="15156" xr2:uid="{78DC2753-E80C-4203-9A93-23473606359E}"/>
   </bookViews>
   <sheets>
     <sheet name="Veterinary-Industry Holidays" sheetId="4" r:id="rId1"/>
     <sheet name="Livestock Holidays" sheetId="2" r:id="rId2"/>
     <sheet name="Horse Holidays" sheetId="1" r:id="rId3"/>
     <sheet name="Pet Holidays" sheetId="3" r:id="rId4"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="131" uniqueCount="101">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="145" uniqueCount="108">
   <si>
     <t xml:space="preserve"> January 21</t>
   </si>
   <si>
     <t>National Hug a Horse Day</t>
   </si>
   <si>
     <t>National Horse Protection Day</t>
   </si>
   <si>
     <t>National Ag Day</t>
   </si>
   <si>
     <t xml:space="preserve"> April 10</t>
   </si>
   <si>
     <t>National Farm Animals Day</t>
   </si>
   <si>
     <t xml:space="preserve"> April 26</t>
   </si>
   <si>
     <t>National Help a Horse Day</t>
   </si>
   <si>
@@ -260,137 +260,158 @@
   <si>
     <t>World Horse Day</t>
   </si>
   <si>
     <t>National Trails Day</t>
   </si>
   <si>
     <t>National Adopt a Shelter Pet Day</t>
   </si>
   <si>
     <t>National Pet Week</t>
   </si>
   <si>
     <t>National Hug Your Cat Day</t>
   </si>
   <si>
     <t xml:space="preserve"> July 10</t>
   </si>
   <si>
     <t>National Kitten Day</t>
   </si>
   <si>
     <t>National Pet Memorial Day</t>
   </si>
   <si>
-    <t>Day or Month 2024</t>
-[...1 lines deleted...]
-  <si>
     <t>First Full Week of May</t>
   </si>
   <si>
     <t>First Saturday in June</t>
   </si>
   <si>
     <t>May (1st week)</t>
   </si>
   <si>
     <t>Day / Month</t>
   </si>
   <si>
     <t xml:space="preserve"> May 4</t>
   </si>
   <si>
     <t xml:space="preserve"> May 23 &amp; June 20</t>
   </si>
   <si>
     <t>National Goat Days</t>
-  </si>
-[...4 lines deleted...]
-    <t xml:space="preserve"> February 28</t>
   </si>
   <si>
     <t>World Spay Day</t>
   </si>
   <si>
     <t xml:space="preserve"> March 13</t>
   </si>
   <si>
     <t>National Canine Veterans Day</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>National Heartworm Awareness Month
 National Lyme Disease Awareness in Dogs Month</t>
   </si>
   <si>
     <t>last Saturday in April</t>
   </si>
   <si>
     <t>Friday after Father's Day</t>
   </si>
   <si>
-    <t>Starts 1st Sunday in August</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve"> August 17 &amp; October 27</t>
   </si>
   <si>
     <t>2nd Sunday in September</t>
   </si>
   <si>
     <t xml:space="preserve"> October 29</t>
   </si>
   <si>
     <t>Pet Dental Health Month
 Spay/Neuter Awareness Month</t>
   </si>
   <si>
-    <t>Feb. 17-24, 2024</t>
-[...1 lines deleted...]
-  <si>
     <t>4th Saturday in July</t>
   </si>
   <si>
     <t>3rd week of October</t>
   </si>
   <si>
     <t>Event</t>
   </si>
   <si>
-    <t>Day or Month 2025</t>
-[...5 lines deleted...]
-    <t xml:space="preserve"> March 19, 2024</t>
+    <t>Day or Month 2027</t>
+  </si>
+  <si>
+    <t>Day or Month 2026</t>
+  </si>
+  <si>
+    <t>Feb. 20-27, 2027</t>
+  </si>
+  <si>
+    <t>Feb. 21-28, 2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> March 24, 2026</t>
+  </si>
+  <si>
+    <t>Veterinary Appreciation Day</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> June 18</t>
+  </si>
+  <si>
+    <t>Mid-July</t>
+  </si>
+  <si>
+    <t>Last Tuesday in February</t>
+  </si>
+  <si>
+    <t>National Puppy Day</t>
+  </si>
+  <si>
+    <t>August (1st Full Week)</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> March 16, 2027</t>
+  </si>
+  <si>
+    <t>Day or Month 2028</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> March 21, 2028</t>
+  </si>
+  <si>
+    <t>Feb. 29-26, 2027</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="2" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
@@ -463,148 +484,139 @@
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="12">
+  <cellXfs count="9">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="16" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="16" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2013 - 2022">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -666,51 +678,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2013 - 2022">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -808,824 +820,879 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{91C9CB34-038E-4C83-83B9-8CD552F2FD73}">
-  <dimension ref="A1:C8"/>
+  <dimension ref="A1:D9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B6" sqref="B6"/>
+      <selection activeCell="C15" sqref="C15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="2" width="24.33203125" customWidth="1"/>
-    <col min="3" max="3" width="43.6640625" customWidth="1"/>
+    <col min="1" max="3" width="24.33203125" customWidth="1"/>
+    <col min="4" max="4" width="43.6640625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3" ht="24.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B1" s="11" t="s">
+    <row r="1" spans="1:4" ht="24.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A1" s="8" t="s">
+        <v>94</v>
+      </c>
+      <c r="B1" s="8" t="s">
+        <v>93</v>
+      </c>
+      <c r="C1" s="8" t="s">
+        <v>105</v>
+      </c>
+      <c r="D1" s="7" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="2" spans="1:4" ht="24.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="5" t="s">
+        <v>96</v>
+      </c>
+      <c r="B2" s="5" t="s">
+        <v>95</v>
+      </c>
+      <c r="C2" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="D2" s="5" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4" ht="24.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="B3" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="C3" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="D3" s="2" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4" ht="31.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="B4" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="C4" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="D4" s="2" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4" ht="31.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="3" t="s">
+        <v>99</v>
+      </c>
+      <c r="B5" s="3" t="s">
+        <v>99</v>
+      </c>
+      <c r="C5" s="3" t="s">
+        <v>99</v>
+      </c>
+      <c r="D5" s="2" t="s">
         <v>98</v>
       </c>
-      <c r="C1" s="10" t="s">
-[...43 lines deleted...]
-      <c r="C5" s="2" t="s">
+    </row>
+    <row r="6" spans="1:4" ht="24.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="2" t="s">
+        <v>90</v>
+      </c>
+      <c r="B6" s="2" t="s">
+        <v>90</v>
+      </c>
+      <c r="C6" s="2" t="s">
+        <v>90</v>
+      </c>
+      <c r="D6" s="2" t="s">
         <v>60</v>
       </c>
     </row>
-    <row r="6" spans="1:3" ht="24.9" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A6" s="5" t="s">
+    <row r="7" spans="1:4" ht="24.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="4" t="s">
         <v>17</v>
       </c>
-      <c r="B6" s="5" t="s">
+      <c r="B7" s="4" t="s">
         <v>17</v>
       </c>
-      <c r="C6" s="2" t="s">
+      <c r="C7" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="D7" s="2" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="7" spans="1:3" ht="24.9" customHeight="1" x14ac:dyDescent="0.3">
-[...6 lines deleted...]
-      <c r="C7" s="2" t="s">
+    <row r="8" spans="1:4" ht="24.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="2" t="s">
+        <v>91</v>
+      </c>
+      <c r="B8" s="2" t="s">
+        <v>91</v>
+      </c>
+      <c r="C8" s="2" t="s">
+        <v>91</v>
+      </c>
+      <c r="D8" s="2" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="8" spans="1:3" ht="24.9" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A8" s="5" t="s">
+    <row r="9" spans="1:4" ht="24.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="B8" s="5" t="s">
+      <c r="B9" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="C8" s="2" t="s">
+      <c r="C9" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="D9" s="2" t="s">
         <v>61</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;"Calibri"&amp;12&amp;K03C03C Public&amp;1#_x000D_</oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D3B35A2D-6AEC-4154-AE6B-C97BA6376C13}">
   <dimension ref="A1:B12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B16" sqref="B16"/>
+      <selection activeCell="A10" sqref="A10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="23.5546875" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="51.88671875" style="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A1" s="9" t="s">
-[...3 lines deleted...]
-        <v>97</v>
+      <c r="A1" s="6" t="s">
+        <v>75</v>
+      </c>
+      <c r="B1" s="7" t="s">
+        <v>92</v>
       </c>
     </row>
     <row r="2" spans="1:2" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A2" s="7" t="s">
+      <c r="A2" s="5" t="s">
         <v>59</v>
       </c>
-      <c r="B2" s="8" t="s">
+      <c r="B2" s="5" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="3" spans="1:2" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A3" s="5" t="s">
+      <c r="A3" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="4" spans="1:2" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="4" t="s">
-        <v>77</v>
+      <c r="A4" s="2" t="s">
+        <v>76</v>
       </c>
       <c r="B4" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="5" spans="1:2" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A5" s="4" t="s">
-        <v>73</v>
+      <c r="A5" s="2" t="s">
+        <v>72</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:2" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A6" s="4" t="s">
+      <c r="A6" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="B6" s="3" t="s">
         <v>78</v>
       </c>
-      <c r="B6" s="3" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="7" spans="1:2" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A7" s="4" t="s">
+      <c r="A7" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B7" s="2" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="8" spans="1:2" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A8" s="4" t="s">
+      <c r="A8" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B8" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="9" spans="1:2" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A9" s="4" t="s">
-        <v>80</v>
+      <c r="A9" s="2" t="s">
+        <v>100</v>
       </c>
       <c r="B9" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:2" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A10" s="4" t="s">
+      <c r="A10" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="11" spans="1:2" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A11" s="5" t="s">
+      <c r="A11" s="4" t="s">
         <v>13</v>
       </c>
       <c r="B11" s="2" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="12" spans="1:2" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A12" s="5" t="s">
+      <c r="A12" s="4" t="s">
         <v>15</v>
       </c>
       <c r="B12" s="2" t="s">
         <v>16</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;"Calibri"&amp;12&amp;K03C03C Public&amp;1#_x000D_</oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2E3D215C-8FE0-431F-9C0B-03DCDE61AF79}">
   <dimension ref="A1:B13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection sqref="A1:B1"/>
+      <selection activeCell="A10" sqref="A10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="24.5546875" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="46.109375" style="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A1" s="9" t="s">
-[...3 lines deleted...]
-        <v>97</v>
+      <c r="A1" s="6" t="s">
+        <v>75</v>
+      </c>
+      <c r="B1" s="7" t="s">
+        <v>92</v>
       </c>
     </row>
     <row r="2" spans="1:2" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A2" s="4" t="s">
+      <c r="A2" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:2" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A3" s="5" t="s">
+      <c r="A3" s="4" t="s">
         <v>59</v>
       </c>
       <c r="B3" s="2" t="s">
-        <v>64</v>
+        <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:2" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="5" t="s">
-[...3 lines deleted...]
-        <v>2</v>
+      <c r="A4" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="B4" s="3" t="s">
+        <v>5</v>
       </c>
     </row>
     <row r="5" spans="1:2" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A5" s="5" t="s">
-[...3 lines deleted...]
-        <v>5</v>
+      <c r="A5" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B5" s="2" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="6" spans="1:2" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A6" s="4" t="s">
-[...3 lines deleted...]
-        <v>7</v>
+      <c r="A6" s="2" t="s">
+        <v>74</v>
+      </c>
+      <c r="B6" s="3" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:2" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="4" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="B7" s="3" t="s">
-        <v>9</v>
+        <v>65</v>
       </c>
     </row>
     <row r="8" spans="1:2" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A8" s="5" t="s">
-[...3 lines deleted...]
-        <v>65</v>
+      <c r="A8" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="B8" s="2" t="s">
+        <v>64</v>
       </c>
     </row>
     <row r="9" spans="1:2" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A9" s="4" t="s">
+      <c r="A9" s="2" t="s">
         <v>10</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="10" spans="1:2" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A10" s="4" t="s">
+      <c r="A10" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="11" spans="1:2" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A11" s="5" t="s">
+      <c r="A11" s="4" t="s">
         <v>13</v>
       </c>
       <c r="B11" s="2" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="12" spans="1:2" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A12" s="5" t="s">
+      <c r="A12" s="4" t="s">
         <v>15</v>
       </c>
       <c r="B12" s="2" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="13" spans="1:2" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A13" s="4" t="s">
+      <c r="A13" s="2" t="s">
         <v>20</v>
       </c>
       <c r="B13" s="2" t="s">
         <v>21</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;"Calibri"&amp;12&amp;K03C03C Public&amp;1#_x000D_</oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7B921878-9084-4CB4-8272-65CE0E6576CD}">
-  <dimension ref="A1:B29"/>
+  <dimension ref="A1:B30"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection sqref="A1:B1"/>
+    <sheetView topLeftCell="A19" workbookViewId="0">
+      <selection activeCell="A24" sqref="A24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="27" style="1" customWidth="1"/>
     <col min="2" max="2" width="51.109375" style="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A1" s="9" t="s">
-[...3 lines deleted...]
-        <v>97</v>
+      <c r="A1" s="6" t="s">
+        <v>75</v>
+      </c>
+      <c r="B1" s="7" t="s">
+        <v>92</v>
       </c>
     </row>
     <row r="2" spans="1:2" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A2" s="4" t="s">
+      <c r="A2" s="2" t="s">
         <v>30</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="3" spans="1:2" ht="30" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A3" s="4" t="s">
+      <c r="A3" s="2" t="s">
         <v>32</v>
       </c>
       <c r="B3" s="3" t="s">
-        <v>93</v>
+        <v>89</v>
       </c>
     </row>
     <row r="4" spans="1:2" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="4" t="s">
+      <c r="A4" s="2" t="s">
         <v>33</v>
       </c>
       <c r="B4" s="2" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="5" spans="1:2" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A5" s="4" t="s">
+      <c r="A5" s="2" t="s">
+        <v>101</v>
+      </c>
+      <c r="B5" s="3" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="B6" s="3" t="s">
         <v>81</v>
       </c>
-      <c r="B5" s="3" t="s">
+    </row>
+    <row r="7" spans="1:2" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="4">
+        <v>46104</v>
+      </c>
+      <c r="B7" s="3" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="B8" s="2" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="2" t="s">
         <v>82</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" s="5" t="s">
+      <c r="B9" s="3" t="s">
         <v>83</v>
       </c>
-      <c r="B6" s="3" t="s">
-[...20 lines deleted...]
-      <c r="A9" s="5" t="s">
+    </row>
+    <row r="10" spans="1:2" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="B9" s="3" t="s">
+      <c r="B10" s="3" t="s">
         <v>37</v>
-      </c>
-[...6 lines deleted...]
-        <v>5</v>
       </c>
     </row>
     <row r="11" spans="1:2" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A11" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="2" t="s">
         <v>38</v>
       </c>
-      <c r="B11" s="2" t="s">
+      <c r="B12" s="2" t="s">
         <v>39</v>
       </c>
     </row>
-    <row r="12" spans="1:2" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A12" s="4" t="s">
+    <row r="13" spans="1:2" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="2" t="s">
         <v>57</v>
       </c>
-      <c r="B12" s="2" t="s">
+      <c r="B13" s="2" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="13" spans="1:2" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A13" s="4" t="s">
+    <row r="14" spans="1:2" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="B13" s="2" t="s">
+      <c r="B14" s="2" t="s">
         <v>41</v>
       </c>
     </row>
-    <row r="14" spans="1:2" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A14" s="4" t="s">
+    <row r="15" spans="1:2" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="B14" s="2" t="s">
+      <c r="B15" s="2" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="15" spans="1:2" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B15" s="6" t="s">
+    <row r="16" spans="1:2" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="B16" s="3" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="16" spans="1:2" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B16" s="3" t="s">
+    <row r="17" spans="1:2" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="B17" s="3" t="s">
         <v>67</v>
       </c>
     </row>
-    <row r="17" spans="1:2" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A17" s="5" t="s">
+    <row r="18" spans="1:2" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="B17" s="2" t="s">
+      <c r="B18" s="2" t="s">
         <v>68</v>
-      </c>
-[...6 lines deleted...]
-        <v>44</v>
       </c>
     </row>
     <row r="19" spans="1:2" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A19" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="B19" s="2" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="2" t="s">
         <v>69</v>
       </c>
-      <c r="B19" s="2" t="s">
+      <c r="B20" s="2" t="s">
         <v>70</v>
       </c>
     </row>
-    <row r="20" spans="1:2" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A20" s="5" t="s">
+    <row r="21" spans="1:2" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="B20" s="2" t="s">
+      <c r="B21" s="2" t="s">
         <v>46</v>
-      </c>
-[...6 lines deleted...]
-        <v>47</v>
       </c>
     </row>
     <row r="22" spans="1:2" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A22" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="B22" s="2" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="23" spans="1:2" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="2" t="s">
         <v>48</v>
       </c>
-      <c r="B22" s="2" t="s">
+      <c r="B23" s="2" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="23" spans="1:2" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B23" s="2" t="s">
+    <row r="24" spans="1:2" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A24" s="2" t="s">
+        <v>86</v>
+      </c>
+      <c r="B24" s="2" t="s">
         <v>50</v>
-      </c>
-[...6 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="25" spans="1:2" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A25" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="B25" s="2" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="26" spans="1:2" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="2" t="s">
         <v>53</v>
       </c>
-      <c r="B25" s="2" t="s">
+      <c r="B26" s="2" t="s">
         <v>54</v>
       </c>
     </row>
-    <row r="26" spans="1:2" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B26" s="2" t="s">
+    <row r="27" spans="1:2" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A27" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="B27" s="2" t="s">
         <v>71</v>
       </c>
     </row>
-    <row r="27" spans="1:2" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A27" s="5" t="s">
+    <row r="28" spans="1:2" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="4" t="s">
         <v>13</v>
       </c>
-      <c r="B27" s="2" t="s">
+      <c r="B28" s="2" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="28" spans="1:2" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A28" s="5" t="s">
+    <row r="29" spans="1:2" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="4" t="s">
         <v>15</v>
       </c>
-      <c r="B28" s="2" t="s">
+      <c r="B29" s="2" t="s">
         <v>55</v>
       </c>
     </row>
-    <row r="29" spans="1:2" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B29" s="2" t="s">
+    <row r="30" spans="1:2" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="B30" s="2" t="s">
         <v>56</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;"Calibri"&amp;12&amp;K03C03C Public&amp;1#_x000D_</oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...14 lines deleted...]
-    <xsd:import namespace="524b6dc0-4d19-4667-bcf4-3c5af9116b8e"/>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100008F04E99FC4974A857079C7FC625FCC" ma:contentTypeVersion="18" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="92388eb436e11c13d38428ab70e402fc">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="a3dd7123-49af-4cc0-ab9d-bab09515500b" xmlns:ns3="43d7aa9b-067f-457e-aa03-48b8f3a96079" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="6933e0e91058b78a985e1b051b141aff" ns1:_="" ns2:_="" ns3:_="">
+    <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
+    <xsd:import namespace="a3dd7123-49af-4cc0-ab9d-bab09515500b"/>
+    <xsd:import namespace="43d7aa9b-067f-457e-aa03-48b8f3a96079"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
-                <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
-[...11 lines deleted...]
-                <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
+                <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="e4fa2a72-512d-4625-8080-7f9539ec5156" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:description="" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+    <xsd:element name="_ip_UnifiedCompliancePolicyProperties" ma:index="24" nillable="true" ma:displayName="Unified Compliance Policy Properties" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyProperties">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:description="" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+    <xsd:element name="_ip_UnifiedCompliancePolicyUIAction" ma:index="25" nillable="true" ma:displayName="Unified Compliance Policy UI Action" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyUIAction">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="a3dd7123-49af-4cc0-ab9d-bab09515500b" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceDateTaken" ma:index="13" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Text"/>
+        <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceAutoTags" ma:index="14" nillable="true" ma:displayName="MediaServiceAutoTags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="10" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Text"/>
+        <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceOCR" ma:index="15" nillable="true" ma:displayName="MediaServiceOCR" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+    <xsd:element name="MediaServiceKeyPoints" ma:index="11" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceLocation" ma:index="16" nillable="true" ma:displayName="MediaServiceLocation" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+    <xsd:element name="MediaServiceAutoTags" ma:index="12" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceEventHashCode" ma:index="17" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
-[...14 lines deleted...]
-    <xsd:element name="MediaServiceKeyPoints" ma:index="20" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+    <xsd:element name="MediaServiceOCR" ma:index="13" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="14" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="15" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="16" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="17" nillable="true" ma:displayName="Length (seconds)" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="19" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="3f5e642b-91f5-4888-b018-43334a040d09" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="21" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="22" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="23" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="524b6dc0-4d19-4667-bcf4-3c5af9116b8e" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="43d7aa9b-067f-457e-aa03-48b8f3a96079" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="SharedWithUsers" ma:index="10" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+    <xsd:element name="TaxCatchAll" ma:index="20" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{f7972f95-f6ef-4b8f-8f2c-a9a58f10aeae}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="43d7aa9b-067f-457e-aa03-48b8f3a96079">
       <xsd:complexType>
         <xsd:complexContent>
-          <xsd:extension base="dms:UserMulti">
+          <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
-              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
-[...7 lines deleted...]
-              </xsd:element>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
-    </xsd:element>
-[...10 lines deleted...]
-      </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
@@ -1683,100 +1750,104 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<sisl xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns="http://www.boldonjames.com/2008/01/sie/internal/label" sislVersion="0" policy="a10f9ac0-5937-4b4f-b459-96aedd9ed2c5" origin="userSelected">
+  <element uid="9920fcc9-9f43-4d43-9e3e-b98a219cfd55" value=""/>
+</sisl>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <TaxCatchAll xmlns="43d7aa9b-067f-457e-aa03-48b8f3a96079" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="a3dd7123-49af-4cc0-ab9d-bab09515500b">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F4FEE33C-97AD-47D1-B0DF-48351A44C617}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9C2D99BE-D0B0-4EF1-8907-FFA40903B558}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://www.boldonjames.com/2008/01/sie/internal/label"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4011B682-D983-441B-B1A5-645985A87CB3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="524b6dc0-4d19-4667-bcf4-3c5af9116b8e"/>
     <ds:schemaRef ds:uri="e4fa2a72-512d-4625-8080-7f9539ec5156"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
-  </ds:schemaRefs>
-[...26 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{468A4E2C-BA64-4A1D-9A79-73B6A47C5C48}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
@@ -1803,50 +1874,50 @@
   <dc:creator>Slawson, Jamie A.</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="docIndexRef">
     <vt:lpwstr>06b7b6df-e45a-4d63-b297-ce2c3deab232</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="bjSaver">
     <vt:lpwstr>LP/svClS/5KYt8+x5Git2ALaHEXEKIF3</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="bjDocumentLabelXML">
     <vt:lpwstr>&lt;?xml version="1.0" encoding="us-ascii"?&gt;&lt;sisl xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:xsd="http://www.w3.org/2001/XMLSchema" sislVersion="0" policy="a10f9ac0-5937-4b4f-b459-96aedd9ed2c5" origin="userSelected" xmlns="http://www.boldonj</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="bjDocumentLabelXML-0">
     <vt:lpwstr>ames.com/2008/01/sie/internal/label"&gt;&lt;element uid="9920fcc9-9f43-4d43-9e3e-b98a219cfd55" value="" /&gt;&lt;/sisl&gt;</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="bjDocumentSecurityLabel">
     <vt:lpwstr>Not Classified</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="ContentTypeId">
-    <vt:lpwstr>0x010100F6DCFBC9795A38429A3B00FE6DBC33A8</vt:lpwstr>
+    <vt:lpwstr>0x010100008F04E99FC4974A857079C7FC625FCC</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_794a5f65-4bbe-4bbe-bb66-e23e35795661_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_794a5f65-4bbe-4bbe-bb66-e23e35795661_SetDate">
     <vt:lpwstr>2024-06-04T18:30:29Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_794a5f65-4bbe-4bbe-bb66-e23e35795661_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MSIP_Label_794a5f65-4bbe-4bbe-bb66-e23e35795661_Name">
     <vt:lpwstr>794a5f65-4bbe-4bbe-bb66-e23e35795661</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="MSIP_Label_794a5f65-4bbe-4bbe-bb66-e23e35795661_SiteId">
     <vt:lpwstr>a00de4ec-48a8-43a6-be74-e31274e2060d</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="MSIP_Label_794a5f65-4bbe-4bbe-bb66-e23e35795661_ActionId">
     <vt:lpwstr>b13c6661-0313-4d46-9c1f-372e21c5359a</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="MSIP_Label_794a5f65-4bbe-4bbe-bb66-e23e35795661_ContentBits">
     <vt:lpwstr>1</vt:lpwstr>
   </property>
 </Properties>
 </file>